--- v0 (2026-03-27)
+++ v1 (2026-05-26)
@@ -10,427 +10,451 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Ramais" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="306" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="322" uniqueCount="263">
   <si>
     <t>nome</t>
   </si>
   <si>
     <t>sobrenome</t>
   </si>
   <si>
     <t>setor</t>
   </si>
   <si>
     <t>ramal</t>
   </si>
   <si>
     <t>telefone</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>Angelo</t>
   </si>
   <si>
     <t>Bruna</t>
   </si>
   <si>
     <t>Bruno</t>
   </si>
   <si>
     <t>Danielle</t>
   </si>
   <si>
     <t>Debora</t>
   </si>
   <si>
     <t>Dharyssa</t>
   </si>
   <si>
     <t>Dominique</t>
   </si>
   <si>
     <t>Edson</t>
   </si>
   <si>
     <t>Eduarda</t>
   </si>
   <si>
-    <t>Eduardo</t>
+    <t>Elton</t>
   </si>
   <si>
     <t>Elaine</t>
   </si>
   <si>
     <t>Eluan</t>
   </si>
   <si>
-    <t>Ewelyn</t>
+    <t>Claudia</t>
   </si>
   <si>
     <t>Fabiane</t>
   </si>
   <si>
     <t>Fabricio</t>
   </si>
   <si>
-    <t>Felippe</t>
+    <t>Alex</t>
   </si>
   <si>
     <t>Fernanda</t>
   </si>
   <si>
     <t>Flavio</t>
   </si>
   <si>
     <t>Francisco</t>
   </si>
   <si>
     <t>Guarita</t>
   </si>
   <si>
     <t>Gustavo</t>
   </si>
   <si>
     <t>Jaide</t>
   </si>
   <si>
     <t>João</t>
   </si>
   <si>
     <t>Joao</t>
   </si>
   <si>
     <t>Laboratório</t>
   </si>
   <si>
     <t>Leonardo</t>
   </si>
   <si>
     <t>Líquidos</t>
   </si>
   <si>
     <t>Maria</t>
   </si>
   <si>
-    <t>Mariana</t>
+    <t>Sabrina</t>
   </si>
   <si>
     <t>Letícia</t>
   </si>
   <si>
     <t>Isaac</t>
   </si>
   <si>
     <t xml:space="preserve">Rafael </t>
   </si>
   <si>
     <t>Pricila</t>
   </si>
   <si>
     <t>Rafaela</t>
   </si>
   <si>
     <t>Renan</t>
   </si>
   <si>
     <t>Richard</t>
   </si>
   <si>
     <t>Rodney</t>
   </si>
   <si>
     <t>Suany</t>
   </si>
   <si>
     <t>Tamara</t>
   </si>
   <si>
-    <t>Thiago</t>
-[...1 lines deleted...]
-  <si>
     <t>Tuane</t>
   </si>
   <si>
     <t>Valdir</t>
   </si>
   <si>
     <t>Valeria</t>
   </si>
   <si>
-    <t>Wesley</t>
-[...1 lines deleted...]
-  <si>
     <t>Vitor</t>
   </si>
   <si>
     <t>Vinicius</t>
   </si>
   <si>
     <t>Lucas</t>
   </si>
   <si>
     <t>Cristina</t>
   </si>
   <si>
     <t>Luane</t>
   </si>
   <si>
     <t>Matheus</t>
   </si>
   <si>
     <t>Leticia</t>
   </si>
   <si>
+    <t>Thayse</t>
+  </si>
+  <si>
+    <t>Luiza</t>
+  </si>
+  <si>
+    <t>Douglas</t>
+  </si>
+  <si>
+    <t>Renato</t>
+  </si>
+  <si>
+    <t>Flavia</t>
+  </si>
+  <si>
     <t>Botelho</t>
   </si>
   <si>
     <t>Martins</t>
   </si>
   <si>
     <t>Bach</t>
   </si>
   <si>
     <t>Marques</t>
   </si>
   <si>
     <t>Vargas</t>
   </si>
   <si>
     <t>Floor</t>
   </si>
   <si>
     <t>Schurhaus</t>
   </si>
   <si>
     <t>Chiarani</t>
   </si>
   <si>
     <t>Alves</t>
   </si>
   <si>
-    <t>Ludwig</t>
+    <t>Calegari</t>
   </si>
   <si>
     <t>Lima</t>
   </si>
   <si>
+    <t>Silva</t>
+  </si>
+  <si>
+    <t>Santos</t>
+  </si>
+  <si>
+    <t>Fraga</t>
+  </si>
+  <si>
+    <t>Rabelo</t>
+  </si>
+  <si>
+    <t>Machado</t>
+  </si>
+  <si>
+    <t>Tavares</t>
+  </si>
+  <si>
+    <t>Brandes</t>
+  </si>
+  <si>
+    <t>Soares</t>
+  </si>
+  <si>
+    <t>Ramos</t>
+  </si>
+  <si>
+    <t>Correa</t>
+  </si>
+  <si>
+    <t>Cristovao</t>
+  </si>
+  <si>
+    <t>Rezende</t>
+  </si>
+  <si>
+    <t>Figueiredo</t>
+  </si>
+  <si>
+    <t>Lapoli</t>
+  </si>
+  <si>
+    <t>Dartora</t>
+  </si>
+  <si>
+    <t>Batista</t>
+  </si>
+  <si>
+    <t>Ribeiro</t>
+  </si>
+  <si>
+    <t>Danowski</t>
+  </si>
+  <si>
+    <t>Fernandes</t>
+  </si>
+  <si>
+    <t>Souza</t>
+  </si>
+  <si>
+    <t>Borgonovo</t>
+  </si>
+  <si>
     <t>Paixão</t>
   </si>
   <si>
-    <t>Santos</t>
-[...70 lines deleted...]
-  <si>
     <t>Clara</t>
   </si>
   <si>
     <t>Roque</t>
   </si>
   <si>
     <t>Rosa</t>
   </si>
   <si>
     <t>Costa</t>
   </si>
   <si>
+    <t>Nunes</t>
+  </si>
+  <si>
+    <t>Trevisan</t>
+  </si>
+  <si>
+    <t>Ferreira</t>
+  </si>
+  <si>
     <t>TI</t>
   </si>
   <si>
     <t>Qualidade</t>
   </si>
   <si>
     <t>Produção</t>
   </si>
   <si>
     <t>Fiscal</t>
   </si>
   <si>
     <t>Financeiro</t>
   </si>
   <si>
     <t>Adm. Vendas</t>
   </si>
   <si>
     <t>Faturamento</t>
   </si>
   <si>
     <t>Departamento Pessoal</t>
   </si>
   <si>
     <t>Expedição</t>
   </si>
   <si>
     <t>Private Label</t>
   </si>
   <si>
     <t>Supply Chain</t>
   </si>
   <si>
+    <t>Marketing</t>
+  </si>
+  <si>
+    <t>Logística</t>
+  </si>
+  <si>
+    <t>Administrativo</t>
+  </si>
+  <si>
+    <t>Almoxarifado de Peças</t>
+  </si>
+  <si>
+    <t>Compras</t>
+  </si>
+  <si>
+    <t>Planejamento</t>
+  </si>
+  <si>
+    <t>P&amp;D</t>
+  </si>
+  <si>
+    <t>Logistica</t>
+  </si>
+  <si>
+    <t>Recepção</t>
+  </si>
+  <si>
+    <t>P&amp;D (laboratório)</t>
+  </si>
+  <si>
+    <t>Controladoria</t>
+  </si>
+  <si>
+    <t>Manutenção</t>
+  </si>
+  <si>
+    <t>FInanceiro</t>
+  </si>
+  <si>
     <t>Venda Interna</t>
   </si>
   <si>
-    <t>Logística</t>
-[...34 lines deleted...]
-  <si>
     <t>Indústria</t>
   </si>
   <si>
     <t>Jurídico</t>
   </si>
   <si>
     <t>Recebimento</t>
   </si>
   <si>
     <t>Inteligência de Mercado</t>
   </si>
   <si>
+    <t>Trade marketing</t>
+  </si>
+  <si>
+    <t>Trade Marketing</t>
+  </si>
+  <si>
+    <t>Vendas Internas</t>
+  </si>
+  <si>
+    <t>Industria</t>
+  </si>
+  <si>
     <t>7030</t>
   </si>
   <si>
     <t>7039</t>
   </si>
   <si>
     <t>7093</t>
   </si>
   <si>
     <t>7031</t>
   </si>
   <si>
     <t>7014</t>
   </si>
   <si>
     <t>7038</t>
   </si>
   <si>
     <t>7028</t>
   </si>
   <si>
     <t>7023</t>
   </si>
   <si>
     <t>7011</t>
@@ -480,333 +504,345 @@
   <si>
     <t>7000</t>
   </si>
   <si>
     <t>7661</t>
   </si>
   <si>
     <t>7129</t>
   </si>
   <si>
     <t>7022</t>
   </si>
   <si>
     <t>7015</t>
   </si>
   <si>
     <t>7043</t>
   </si>
   <si>
     <t>7041</t>
   </si>
   <si>
     <t>7013</t>
   </si>
   <si>
+    <t>7033</t>
+  </si>
+  <si>
+    <t>7024</t>
+  </si>
+  <si>
+    <t>7040</t>
+  </si>
+  <si>
+    <t>7068</t>
+  </si>
+  <si>
+    <t>7050</t>
+  </si>
+  <si>
+    <t>7026</t>
+  </si>
+  <si>
+    <t>7025</t>
+  </si>
+  <si>
+    <t>7008</t>
+  </si>
+  <si>
+    <t>7010</t>
+  </si>
+  <si>
+    <t>7037</t>
+  </si>
+  <si>
     <t>7044</t>
   </si>
   <si>
-    <t>7033</t>
-[...17 lines deleted...]
-    <t>7026</t>
+    <t>7600</t>
   </si>
   <si>
     <t>(48) 99931-1135</t>
   </si>
   <si>
     <t>(48) 98400-7002</t>
   </si>
   <si>
     <t>(48) 3205-7032</t>
   </si>
   <si>
     <t>(48) 3205-7014</t>
   </si>
   <si>
     <t>(48) 99190-1494</t>
   </si>
   <si>
     <t>(48) 99177-1619</t>
   </si>
   <si>
     <t>(48) 99182-3826</t>
   </si>
   <si>
     <t>(48) 99190-3962</t>
   </si>
   <si>
     <t>(48) 99196-5932</t>
   </si>
   <si>
     <t>(48) 99926-9610</t>
   </si>
   <si>
     <t>(48) 99931-8586</t>
   </si>
   <si>
-    <t>(48) 99151-9252</t>
-[...1 lines deleted...]
-  <si>
     <t>(48) 98473-5480</t>
   </si>
   <si>
     <t>(48) 9192-8674</t>
   </si>
   <si>
     <t>(48) 99175-6420</t>
   </si>
   <si>
     <t>(48) 99192-8860</t>
   </si>
   <si>
     <t>(48) 98479-4635</t>
   </si>
   <si>
     <t>(48)  99116-3998</t>
   </si>
   <si>
     <t>(48) 99141-8573</t>
   </si>
   <si>
-    <t>(48) 99166-2902</t>
-[...1 lines deleted...]
-  <si>
     <t>(48) 99178-5072</t>
   </si>
   <si>
     <t>(48) 99196-5703</t>
   </si>
   <si>
     <t>(48) 98455-2359</t>
   </si>
   <si>
     <t>(48) 3205-7015</t>
   </si>
   <si>
     <t>(48) 99192-8641</t>
   </si>
   <si>
     <t>(48) 99163-7764</t>
   </si>
   <si>
     <t>(48) 99174-5259</t>
   </si>
   <si>
-    <t>48991214012</t>
-[...1 lines deleted...]
-  <si>
     <t>(48) 99112-5048</t>
   </si>
   <si>
     <t>(48) 99116-1553</t>
   </si>
   <si>
-    <t>(48) 99104-6693</t>
-[...1 lines deleted...]
-  <si>
     <t>(48)98806-7808</t>
   </si>
   <si>
     <t>(48) 99192-8642</t>
   </si>
   <si>
     <t>48  3205-7026</t>
   </si>
   <si>
     <t>angelo.botelho@cottonbaby.com.br</t>
   </si>
   <si>
     <t>bruna.martins@cottonbaby.com.br</t>
   </si>
   <si>
     <t>bruno.bach@cottonbaby.com.br</t>
   </si>
   <si>
     <t>danielle.marques@cottonbaby.com.br</t>
   </si>
   <si>
     <t>debora.vargas@cottonbaby.com.br</t>
   </si>
   <si>
     <t>dharyssa.floor@cottonbaby.com.br</t>
   </si>
   <si>
     <t>dominique.schurhaus@cottonbaby.com.br</t>
   </si>
   <si>
     <t>edson.chiarani@cottonbaby.com.br</t>
   </si>
   <si>
     <t>eduarda.alves@cottonbaby.com.br</t>
   </si>
   <si>
-    <t>eduardo.ludwig@cottonbaby.com.br</t>
+    <t>elton.calegari@cottonbaby.com.br</t>
   </si>
   <si>
     <t>elaine.alves@cottonbaby.com.br</t>
   </si>
   <si>
     <t>eluan.lima@cottonbaby.com.br</t>
   </si>
   <si>
-    <t>ewelyn.paixao@cottonbaby.com.br</t>
+    <t>claudia.silva@cottonbaby.com.br</t>
   </si>
   <si>
     <t>fabiane.santos@cottonbaby.com.br</t>
   </si>
   <si>
     <t>fabricio.fraga@cottonbaby.com.br</t>
   </si>
   <si>
-    <t>felippe.teske@cottonbaby.com.br</t>
+    <t>alex.rabelo@cottonbaby.com.br</t>
   </si>
   <si>
     <t>fernanda.machado@cottonbaby.com.br</t>
   </si>
   <si>
     <t>fernanda.tavares@cottonbaby.com.br</t>
   </si>
   <si>
     <t>flavio.brandes@cottonbaby.com.br</t>
   </si>
   <si>
     <t>almoxarifado.pecas@cottonbaby.com.br</t>
   </si>
   <si>
     <t>gustavo.soares@cottonbaby.com.br</t>
   </si>
   <si>
     <t>jaide.ramos@cottonbaby.com.br</t>
   </si>
   <si>
     <t>expedicao2@cottonbaby.com.br</t>
   </si>
   <si>
     <t>joao.silva@cottonbaby.com.br</t>
   </si>
   <si>
     <t>laboratorio@cottonbaby.com.br</t>
   </si>
   <si>
     <t>leonardo.correa@cottonbaby.com.br</t>
   </si>
   <si>
     <t>leonardo.cristovao@cottonbaby.com.br</t>
   </si>
   <si>
     <t>maria.rezende@cottonbaby.com.br</t>
   </si>
   <si>
-    <t>mariana.hemsing@cottonbaby.com.br</t>
+    <t>sabrina.silva@cottonbaby.com.br</t>
   </si>
   <si>
     <t>recepcao@cottonbaby.com.br</t>
   </si>
   <si>
     <t>isaac.figueiredo@cottonbaby.com.br</t>
   </si>
   <si>
     <t>rafael.lapolli@cottonbaby.com.br</t>
   </si>
   <si>
     <t>pricila.dartora@cottonbaby.com.br</t>
   </si>
   <si>
     <t>rafaela.batista@cottonbaby.com.br</t>
   </si>
   <si>
     <t>renan.marques@cottonbaby.com.br</t>
   </si>
   <si>
     <t>richard.lucas@cottonbaby.com.br</t>
   </si>
   <si>
     <t>rodney.ribeiro@cottonbaby.com.br</t>
   </si>
   <si>
     <t>suany.danowski@cottonbaby.com.br</t>
   </si>
   <si>
     <t>tamara.fernandes@cottonbaby.com.br</t>
   </si>
   <si>
-    <t>thiago.santos@cottonbaby.com.br</t>
-[...1 lines deleted...]
-  <si>
     <t>tuane.souza@cottonbaby.com.br</t>
   </si>
   <si>
     <t>valdir.borgonovo@cottonbaby.com.br</t>
   </si>
   <si>
     <t>valeria.silva@cottonbaby.com.br</t>
   </si>
   <si>
-    <t>wesley.oliveira@cottonbaby.com.br</t>
-[...1 lines deleted...]
-  <si>
     <t>vitor.paixao@cottonbaby.com.br</t>
   </si>
   <si>
     <t>maria.sebold@cottonbaby.com.br</t>
   </si>
   <si>
     <t>vinicius.vargas@cottonbaby.com.br</t>
   </si>
   <si>
     <t>joao.roque@cottonbaby.com.br</t>
   </si>
   <si>
     <t>recebimento@cottonbaby.com.br</t>
   </si>
   <si>
     <t>cristina.lima@cottonbaby.com.br</t>
   </si>
   <si>
     <t>luane.rosa@cottonbaby.com.br</t>
   </si>
   <si>
     <t>matheus.martins@cottonbaby.com.br</t>
   </si>
   <si>
     <t>leticia.costa@cottonbaby.com.br</t>
+  </si>
+  <si>
+    <t>joao.soares@cottonbaby.com.br</t>
+  </si>
+  <si>
+    <t>thayse.souza@cottonbaby.com.br</t>
+  </si>
+  <si>
+    <t>luiza.nunes@cottonbaby.com.br</t>
+  </si>
+  <si>
+    <t>douglas.alves@cottonbaby.com.br</t>
+  </si>
+  <si>
+    <t>renato.trevisan@cottonbaby.com.br</t>
+  </si>
+  <si>
+    <t>flavia.ferreira@cottonbaby.com.br</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -1124,1084 +1160,1140 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F56"/>
+  <dimension ref="A1:F60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="C2" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D2" t="s">
-        <v>125</v>
+        <v>133</v>
       </c>
       <c r="E2" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="F2" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="C3" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D3" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="F3" t="s">
-        <v>199</v>
+        <v>207</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="C4" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D4" t="s">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="E4" t="s">
-        <v>165</v>
+        <v>177</v>
       </c>
       <c r="F4" t="s">
-        <v>200</v>
+        <v>208</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D5" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="E5" t="s">
-        <v>166</v>
+        <v>178</v>
       </c>
       <c r="F5" t="s">
-        <v>201</v>
+        <v>209</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="C6" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D6" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="E6" t="s">
-        <v>167</v>
+        <v>179</v>
       </c>
       <c r="F6" t="s">
-        <v>202</v>
+        <v>210</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C7" t="s">
-        <v>100</v>
+        <v>103</v>
       </c>
       <c r="D7" t="s">
-        <v>128</v>
+        <v>136</v>
       </c>
       <c r="E7" t="s">
-        <v>168</v>
+        <v>180</v>
       </c>
       <c r="F7" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C8" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="D8" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="E8" t="s">
-        <v>169</v>
+        <v>181</v>
       </c>
       <c r="F8" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C9" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="D9" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="F9" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C10" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D10" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="F10" t="s">
-        <v>206</v>
+        <v>214</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C11" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D11" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="E11" t="s">
-        <v>170</v>
+        <v>182</v>
       </c>
       <c r="F11" t="s">
-        <v>207</v>
+        <v>215</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="C12" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D12" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="E12" t="s">
-        <v>171</v>
+        <v>183</v>
       </c>
       <c r="F12" t="s">
-        <v>208</v>
+        <v>216</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="C13" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D13" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="F13" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="C14" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="D14" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="E14" t="s">
-        <v>172</v>
+        <v>184</v>
       </c>
       <c r="F14" t="s">
-        <v>210</v>
+        <v>218</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="C15" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
       <c r="D15" t="s">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="E15" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="F15" t="s">
-        <v>211</v>
+        <v>219</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="C16" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="D16" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="E16" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
       <c r="F16" t="s">
-        <v>212</v>
+        <v>220</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C17" t="s">
-        <v>108</v>
+        <v>111</v>
       </c>
       <c r="D17" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>175</v>
+        <v>144</v>
       </c>
       <c r="F17" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="C18" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D18" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="E18" t="s">
-        <v>176</v>
+        <v>187</v>
       </c>
       <c r="F18" t="s">
-        <v>214</v>
+        <v>222</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>22</v>
       </c>
       <c r="B19" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C19" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D19" t="s">
-        <v>138</v>
+        <v>146</v>
       </c>
       <c r="F19" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>23</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C20" t="s">
-        <v>110</v>
+        <v>113</v>
       </c>
       <c r="D20" t="s">
-        <v>139</v>
+        <v>147</v>
       </c>
       <c r="F20" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>24</v>
       </c>
       <c r="C21" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="D21" t="s">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="E21" t="s">
-        <v>177</v>
+        <v>188</v>
       </c>
       <c r="F21" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>25</v>
       </c>
       <c r="C22" t="s">
         <v>25</v>
       </c>
       <c r="D22" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="E22" t="s">
-        <v>178</v>
+        <v>189</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>26</v>
       </c>
       <c r="B23" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="C23" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="D23" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
       <c r="E23" t="s">
-        <v>179</v>
+        <v>190</v>
       </c>
       <c r="F23" t="s">
-        <v>218</v>
+        <v>226</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>27</v>
       </c>
       <c r="B24" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="C24" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D24" t="s">
-        <v>137</v>
+        <v>145</v>
       </c>
       <c r="E24" t="s">
-        <v>180</v>
+        <v>191</v>
       </c>
       <c r="F24" t="s">
-        <v>219</v>
+        <v>227</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>28</v>
       </c>
       <c r="C25" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="D25" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="F25" t="s">
-        <v>220</v>
+        <v>228</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>29</v>
       </c>
       <c r="B26" t="s">
-        <v>77</v>
+        <v>71</v>
       </c>
       <c r="C26" t="s">
-        <v>112</v>
+        <v>111</v>
       </c>
       <c r="D26" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="F26" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>30</v>
       </c>
       <c r="C27" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D27" t="s">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="F27" t="s">
-        <v>222</v>
+        <v>230</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>31</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D28" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="E28" t="s">
-        <v>181</v>
+        <v>192</v>
       </c>
       <c r="F28" t="s">
-        <v>223</v>
+        <v>231</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>31</v>
       </c>
       <c r="B29" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D29" t="s">
-        <v>135</v>
+        <v>143</v>
       </c>
       <c r="F29" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>32</v>
       </c>
       <c r="C30" t="s">
-        <v>98</v>
+        <v>101</v>
       </c>
       <c r="D30" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>33</v>
       </c>
       <c r="B31" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="C31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="D31" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="E31" t="s">
-        <v>182</v>
+        <v>193</v>
       </c>
       <c r="F31" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>34</v>
       </c>
       <c r="B32" t="s">
-        <v>81</v>
+        <v>71</v>
       </c>
       <c r="C32" t="s">
-        <v>102</v>
+        <v>118</v>
       </c>
       <c r="D32" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>183</v>
+        <v>155</v>
       </c>
       <c r="F32" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>35</v>
       </c>
       <c r="C33" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="D33" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
       <c r="E33" t="s">
-        <v>184</v>
+        <v>194</v>
       </c>
       <c r="F33" t="s">
-        <v>227</v>
+        <v>235</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>36</v>
       </c>
       <c r="B34" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C34" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D34" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="E34" t="s">
-        <v>185</v>
+        <v>195</v>
       </c>
       <c r="F34" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>37</v>
       </c>
       <c r="B35" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C35" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="D35" t="s">
-        <v>150</v>
+        <v>158</v>
       </c>
       <c r="F35" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>38</v>
       </c>
       <c r="B36" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C36" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="D36" t="s">
-        <v>151</v>
+        <v>159</v>
       </c>
       <c r="E36" t="s">
-        <v>186</v>
+        <v>196</v>
       </c>
       <c r="F36" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>39</v>
       </c>
       <c r="B37" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C37" t="s">
-        <v>101</v>
+        <v>104</v>
       </c>
       <c r="D37" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="E37" t="s">
-        <v>187</v>
+        <v>197</v>
       </c>
       <c r="F37" t="s">
-        <v>231</v>
+        <v>239</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>40</v>
       </c>
       <c r="B38" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="C38" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="D38" t="s">
-        <v>133</v>
+        <v>141</v>
       </c>
       <c r="F38" t="s">
-        <v>232</v>
+        <v>240</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>41</v>
       </c>
       <c r="B39" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="C39" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="D39" t="s">
-        <v>153</v>
+        <v>161</v>
       </c>
       <c r="F39" t="s">
-        <v>233</v>
+        <v>241</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>42</v>
       </c>
       <c r="B40" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C40" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D40" t="s">
-        <v>154</v>
+        <v>162</v>
       </c>
       <c r="E40" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
       <c r="F40" t="s">
-        <v>234</v>
+        <v>242</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>43</v>
       </c>
       <c r="B41" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C41" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="D41" t="s">
-        <v>152</v>
+        <v>160</v>
       </c>
       <c r="E41" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="F41" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>44</v>
       </c>
       <c r="B42" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C42" t="s">
-        <v>108</v>
+        <v>124</v>
       </c>
       <c r="D42" t="s">
-        <v>155</v>
+        <v>163</v>
       </c>
       <c r="E42" t="s">
-        <v>190</v>
+        <v>200</v>
       </c>
       <c r="F42" t="s">
-        <v>236</v>
+        <v>244</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>45</v>
       </c>
       <c r="B43" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C43" t="s">
-        <v>109</v>
+        <v>121</v>
       </c>
       <c r="D43" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>191</v>
+        <v>159</v>
       </c>
       <c r="F43" t="s">
-        <v>237</v>
+        <v>245</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>46</v>
       </c>
       <c r="B44" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C44" t="s">
-        <v>118</v>
+        <v>125</v>
       </c>
       <c r="D44" t="s">
-        <v>151</v>
+        <v>161</v>
+      </c>
+      <c r="E44" t="s">
+        <v>201</v>
       </c>
       <c r="F44" t="s">
-        <v>238</v>
+        <v>246</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
         <v>47</v>
       </c>
       <c r="B45" t="s">
-        <v>91</v>
+        <v>71</v>
       </c>
       <c r="C45" t="s">
-        <v>121</v>
+        <v>105</v>
       </c>
       <c r="D45" t="s">
-        <v>156</v>
+        <v>164</v>
       </c>
       <c r="E45" t="s">
-        <v>192</v>
+        <v>202</v>
       </c>
       <c r="F45" t="s">
-        <v>239</v>
+        <v>247</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>48</v>
       </c>
       <c r="B46" t="s">
-        <v>77</v>
+        <v>92</v>
       </c>
       <c r="C46" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D46" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="E46" t="s">
-        <v>193</v>
+        <v>203</v>
       </c>
       <c r="F46" t="s">
-        <v>240</v>
+        <v>248</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="B47" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C47" t="s">
-        <v>115</v>
+        <v>111</v>
       </c>
       <c r="D47" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-        <v>194</v>
+        <v>151</v>
       </c>
       <c r="F47" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B48" t="s">
-        <v>68</v>
+        <v>64</v>
       </c>
       <c r="C48" t="s">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="D48" t="s">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="E48" t="s">
-        <v>195</v>
+        <v>204</v>
       </c>
       <c r="F48" t="s">
-        <v>242</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B49" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C49" t="s">
-        <v>112</v>
+        <v>122</v>
       </c>
       <c r="D49" t="s">
-        <v>143</v>
+        <v>161</v>
       </c>
       <c r="F49" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>50</v>
       </c>
       <c r="C50" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="D50" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-        <v>196</v>
+        <v>167</v>
       </c>
       <c r="F50" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>28</v>
+        <v>51</v>
       </c>
       <c r="B51" t="s">
-        <v>94</v>
+        <v>70</v>
       </c>
       <c r="C51" t="s">
-        <v>119</v>
+        <v>101</v>
       </c>
       <c r="D51" t="s">
-        <v>153</v>
+        <v>134</v>
       </c>
       <c r="F51" t="s">
-        <v>245</v>
+        <v>253</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>52</v>
       </c>
+      <c r="B52" t="s">
+        <v>95</v>
+      </c>
       <c r="C52" t="s">
-        <v>123</v>
+        <v>101</v>
       </c>
       <c r="D52" t="s">
-        <v>161</v>
+        <v>168</v>
       </c>
       <c r="F52" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>53</v>
       </c>
       <c r="B53" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="C53" t="s">
-        <v>98</v>
+        <v>128</v>
       </c>
       <c r="D53" t="s">
-        <v>126</v>
+        <v>169</v>
+      </c>
+      <c r="E53" t="s">
+        <v>205</v>
       </c>
       <c r="F53" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>54</v>
       </c>
       <c r="B54" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C54" t="s">
-        <v>98</v>
+        <v>111</v>
       </c>
       <c r="D54" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="F54" t="s">
-        <v>248</v>
+        <v>256</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>55</v>
+        <v>28</v>
       </c>
       <c r="B55" t="s">
-        <v>58</v>
+        <v>78</v>
       </c>
       <c r="C55" t="s">
-        <v>124</v>
+        <v>108</v>
       </c>
       <c r="D55" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>197</v>
+        <v>170</v>
       </c>
       <c r="F55" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
+        <v>55</v>
+      </c>
+      <c r="B56" t="s">
+        <v>90</v>
+      </c>
+      <c r="C56" t="s">
+        <v>129</v>
+      </c>
+      <c r="D56" t="s">
+        <v>171</v>
+      </c>
+      <c r="F56" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57" t="s">
         <v>56</v>
       </c>
-      <c r="B56" t="s">
-[...9 lines deleted...]
-        <v>250</v>
+      <c r="B57" t="s">
+        <v>97</v>
+      </c>
+      <c r="C57" t="s">
+        <v>130</v>
+      </c>
+      <c r="D57" t="s">
+        <v>172</v>
+      </c>
+      <c r="F57" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58" t="s">
+        <v>57</v>
+      </c>
+      <c r="B58" t="s">
+        <v>68</v>
+      </c>
+      <c r="C58" t="s">
+        <v>131</v>
+      </c>
+      <c r="D58" t="s">
+        <v>173</v>
+      </c>
+      <c r="F58" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59" t="s">
+        <v>58</v>
+      </c>
+      <c r="B59" t="s">
+        <v>98</v>
+      </c>
+      <c r="C59" t="s">
+        <v>132</v>
+      </c>
+      <c r="D59" t="s">
+        <v>174</v>
+      </c>
+      <c r="F59" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60" t="s">
+        <v>59</v>
+      </c>
+      <c r="B60" t="s">
+        <v>99</v>
+      </c>
+      <c r="C60" t="s">
+        <v>131</v>
+      </c>
+      <c r="D60" t="s">
+        <v>175</v>
+      </c>
+      <c r="F60" t="s">
+        <v>262</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ramais</vt:lpstr>